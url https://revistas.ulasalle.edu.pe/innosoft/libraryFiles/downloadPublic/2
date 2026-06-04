--- v0 (2025-10-17)
+++ v1 (2026-06-04)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7149"/>
         <w:gridCol w:w="3419"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D026B0" w:rsidRPr="00965839" w14:paraId="594DFF79" w14:textId="77777777" w:rsidTr="00D026B0">
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
@@ -117,371 +116,285 @@
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="0EDAA1BA" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                                   <w:pPr>
                                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...63 lines deleted...]
-                                                <a:ln>
+                                  <w:hyperlink r:id="rId7" w:history="1">
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
+                                        <w:noProof/>
+                                        <w:color w:val="BE0000"/>
+                                        <w:sz w:val="21"/>
+                                        <w:szCs w:val="21"/>
+                                        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                                      </w:rPr>
+                                      <w:drawing>
+                                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32DB0EBC" wp14:editId="18D11BD7">
+                                          <wp:extent cx="836930" cy="297180"/>
+                                          <wp:effectExtent l="0" t="0" r="1270" b="7620"/>
+                                          <wp:docPr id="1571479541" name="Imagen 1571479541" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
+                                            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+                                          </wp:docPr>
+                                          <wp:cNvGraphicFramePr>
+                                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                          </wp:cNvGraphicFramePr>
+                                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                                <pic:nvPicPr>
+                                                  <pic:cNvPr id="0" name="img-cc" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
+                                                    <a:hlinkClick r:id="rId7"/>
+                                                  </pic:cNvPr>
+                                                  <pic:cNvPicPr>
+                                                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                                  </pic:cNvPicPr>
+                                                </pic:nvPicPr>
+                                                <pic:blipFill>
+                                                  <a:blip r:embed="rId8">
+                                                    <a:extLst>
+                                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                                      </a:ext>
+                                                    </a:extLst>
+                                                  </a:blip>
+                                                  <a:srcRect/>
+                                                  <a:stretch>
+                                                    <a:fillRect/>
+                                                  </a:stretch>
+                                                </pic:blipFill>
+                                                <pic:spPr bwMode="auto">
+                                                  <a:xfrm>
+                                                    <a:off x="0" y="0"/>
+                                                    <a:ext cx="836930" cy="297180"/>
+                                                  </a:xfrm>
+                                                  <a:prstGeom prst="rect">
+                                                    <a:avLst/>
+                                                  </a:prstGeom>
                                                   <a:noFill/>
-                                                </a:ln>
-[...25 lines deleted...]
-                                  </w:r>
+                                                  <a:ln>
+                                                    <a:noFill/>
+                                                  </a:ln>
+                                                </pic:spPr>
+                                              </pic:pic>
+                                            </a:graphicData>
+                                          </a:graphic>
+                                        </wp:inline>
+                                      </w:drawing>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00C9590B">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
+                                        <w:color w:val="BE0000"/>
+                                        <w:sz w:val="21"/>
+                                        <w:szCs w:val="21"/>
+                                        <w:lang w:val="es-419"/>
+                                      </w:rPr>
+                                      <w:br/>
+                                    </w:r>
+                                  </w:hyperlink>
                                   <w:r w:rsidRPr="00C9590B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                       <w:lang w:val="es-419"/>
                                     </w:rPr>
                                     <w:t>Esta obra está bajo una </w:t>
                                   </w:r>
                                   <w:hyperlink r:id="rId9" w:history="1">
                                     <w:r w:rsidRPr="00C9590B">
                                       <w:rPr>
                                         <w:rStyle w:val="Hipervnculo"/>
                                         <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                         <w:color w:val="BE0000"/>
                                         <w:sz w:val="21"/>
                                         <w:szCs w:val="21"/>
                                         <w:lang w:val="es-419"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve">Licencia Creative </w:t>
-[...23 lines deleted...]
-                                      <w:t xml:space="preserve"> Atribución 4.0 Internacional.</w:t>
+                                      <w:t>Licencia Creative Commons Atribución 4.0 Internacional.</w:t>
                                     </w:r>
                                   </w:hyperlink>
                                 </w:p>
                                 <w:p w14:paraId="747B222D" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="es-419"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="204EB773" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:115.65pt;margin-top:705.55pt;width:426.9pt;height:70.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoyQzQEAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjx4jYx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbH796NkN81uL8P0QIgidUgekpubQStyEs5LMBVdzOaUCMOhkeZQ0a9f9q9W&#10;lPjATMMUGFHRR+Hpzfbli01vS5FDB6oRjiCI8WVvK9qFYMss87wTmvkZWGHQ2ILTLKDqDlnjWI/o&#10;WmX5fH6V9eAa64AL7/H1bjTSbcJvW8HDp7b1IhBVUcwtJOmSrKPMthtWHhyzneRTGuwfstBMGgx6&#10;hrpjgZGjk79BackdeGjDjIPOoG0lF6kGrGYx/6Wah45ZkWpBcrw90+T/Hyz/eHqwnx0JwxsYsIGp&#10;CG/vgX/zxMCuY+Ygbp2DvhOswcCLSFnWW19OXyPVvvQRpO4/QINNZscACWhonY6sYJ0E0bEBj2fS&#10;xRAIx8dimS+uXqOJo221LtarIoVg5dNv63x4J0CTeKmow6YmdHa69yFmw8onlxjMg5LNXiqVFHeo&#10;d8qRE8MB2Kczof/kpgzpK7ou8mIk4K8Q83T+BKFlwElWUmMVZydWRtremibNWWBSjXdMWZmJx0jd&#10;SGIY6gEdI581NI/IqINxYnHD8BJlfo1U9TiwFfXfj8wJStR7g41ZL5bLOOFJWRbXOSru0lJfWpjh&#10;HeAeBErG6y6krYicGbjFBrYycfuczJQuDmKifFqaOOmXevJ6Xu3tDwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA3bXSriAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAUhd8F/0O4A99ckm6VUZuO&#10;KQwUpNPOH5A1WVrWJCXJtvrvvXvSt3M5H+eeU64nO5CLDrH3TgCfMyDatV71zgj43m8fV0Bikk7J&#10;wTst4EdHWFf3d6UslL+6L31pkiEY4mIhBXQpjQWlse20lXHuR+3QO/pgZcIzGKqCvGK4HWjG2BO1&#10;snf4oZOjfu10e2rOVkDd7NTLcdrVn3V435vldvPB3owQD7Np8wwk6Sn9wXCrj9Whwk4Hf3YqkkFA&#10;tuALRNFYcs6B3BC2ylEdUOV5lgGtSvp/RvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;aMkM0BACAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEADdtdKuIAAAAOAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                         <w:txbxContent>
                           <w:p w14:paraId="0EDAA1BA" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...63 lines deleted...]
-                                          <a:ln>
+                            <w:hyperlink r:id="rId10" w:history="1">
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
+                                  <w:noProof/>
+                                  <w:color w:val="BE0000"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                  <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                                </w:rPr>
+                                <w:drawing>
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32DB0EBC" wp14:editId="18D11BD7">
+                                    <wp:extent cx="836930" cy="297180"/>
+                                    <wp:effectExtent l="0" t="0" r="1270" b="7620"/>
+                                    <wp:docPr id="1571479541" name="Imagen 1571479541" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
+                                      <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+                                    </wp:docPr>
+                                    <wp:cNvGraphicFramePr>
+                                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    </wp:cNvGraphicFramePr>
+                                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                          <pic:nvPicPr>
+                                            <pic:cNvPr id="0" name="img-cc" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
+                                              <a:hlinkClick r:id="rId10"/>
+                                            </pic:cNvPr>
+                                            <pic:cNvPicPr>
+                                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                            </pic:cNvPicPr>
+                                          </pic:nvPicPr>
+                                          <pic:blipFill>
+                                            <a:blip r:embed="rId8">
+                                              <a:extLst>
+                                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                                </a:ext>
+                                              </a:extLst>
+                                            </a:blip>
+                                            <a:srcRect/>
+                                            <a:stretch>
+                                              <a:fillRect/>
+                                            </a:stretch>
+                                          </pic:blipFill>
+                                          <pic:spPr bwMode="auto">
+                                            <a:xfrm>
+                                              <a:off x="0" y="0"/>
+                                              <a:ext cx="836930" cy="297180"/>
+                                            </a:xfrm>
+                                            <a:prstGeom prst="rect">
+                                              <a:avLst/>
+                                            </a:prstGeom>
                                             <a:noFill/>
-                                          </a:ln>
-[...25 lines deleted...]
-                            </w:r>
+                                            <a:ln>
+                                              <a:noFill/>
+                                            </a:ln>
+                                          </pic:spPr>
+                                        </pic:pic>
+                                      </a:graphicData>
+                                    </a:graphic>
+                                  </wp:inline>
+                                </w:drawing>
+                              </w:r>
+                              <w:r w:rsidRPr="00C9590B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
+                                  <w:color w:val="BE0000"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                  <w:lang w:val="es-419"/>
+                                </w:rPr>
+                                <w:br/>
+                              </w:r>
+                            </w:hyperlink>
                             <w:r w:rsidRPr="00C9590B">
                               <w:rPr>
                                 <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t>Esta obra está bajo una </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId10" w:history="1">
+                            <w:hyperlink r:id="rId11" w:history="1">
                               <w:r w:rsidRPr="00C9590B">
                                 <w:rPr>
                                   <w:rStyle w:val="Hipervnculo"/>
                                   <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                   <w:color w:val="BE0000"/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="es-419"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Licencia Creative </w:t>
-[...23 lines deleted...]
-                                <w:t xml:space="preserve"> Atribución 4.0 Internacional.</w:t>
+                                <w:t>Licencia Creative Commons Atribución 4.0 Internacional.</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="747B222D" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005A1AD4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Artículo</w:t>
             </w:r>
@@ -531,239 +444,227 @@
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ingeniería de software</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Seleccionar de las temáticas de la revista)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77E5DF78" w14:textId="64BE9C85" w:rsidR="00D026B0" w:rsidRPr="00D026B0" w:rsidRDefault="00D026B0" w:rsidP="00A3225D">
             <w:pPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A1AD4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Recibido: dd/mm/aaaa | Aceptado: dd/mm/aaaa | Publicado: dd/mm/aaaa</w:t>
+              <w:t>Recibido:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A1AD4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dd/mm/aaaa | </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A1AD4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Aceptado:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A1AD4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dd/mm/aaaa | </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A1AD4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Publicado:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A1AD4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dd/mm/aaaa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48BAFECC" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00B001DA" w:rsidRDefault="00D026B0" w:rsidP="00A3225D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B001DA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Identificadores persistentes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB61615" w14:textId="7DB0B7C6" w:rsidR="00C9590B" w:rsidRPr="00B001DA" w:rsidRDefault="00C9590B" w:rsidP="00C9590B">
+          <w:p w14:paraId="4FB61615" w14:textId="7DB0B7C6" w:rsidR="00C9590B" w:rsidRPr="00034F36" w:rsidRDefault="00C9590B" w:rsidP="00C9590B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="es-PE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00034F36">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="es-PE"/>
               </w:rPr>
-              <w:t>DOI</w:t>
+              <w:t>DOI: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B001DA">
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00034F36">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:lang w:val="es-PE"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://doi.org/10.48168/innosoft.sXX.aXXX"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00034F36">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-PE"/>
               </w:rPr>
-              <w:t>: </w:t>
+              <w:t>10.48168/innosoft.sXX.aXXX</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00C9590B">
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00034F36">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="es-PE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CDA9DB" w14:textId="2259A7EE" w:rsidR="00D026B0" w:rsidRPr="00B001DA" w:rsidRDefault="00D026B0" w:rsidP="00A3225D">
+          <w:p w14:paraId="14FA16EB" w14:textId="60B096B4" w:rsidR="00D026B0" w:rsidRPr="00034F36" w:rsidRDefault="00D026B0" w:rsidP="00A3225D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B001DA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ARK: </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ark:/42411/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>sX</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>aXX</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...56 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="691A9C15" w14:textId="732FB192" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00D026B0" w:rsidP="002C6309">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005049B7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B1C783" wp14:editId="49589201">
                 <wp:simplePos x="0" y="0"/>
@@ -804,156 +705,150 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7FCC37BB" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002E7D68">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14BE6E17" wp14:editId="68922319">
                                   <wp:extent cx="629392" cy="223487"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                                   <wp:docPr id="14" name="Imagen 14" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
-                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="img-cc" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
-                                            <a:hlinkClick r:id="rId10"/>
+                                            <a:hlinkClick r:id="rId7"/>
                                           </pic:cNvPr>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="646248" cy="229472"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
-                            <w:hyperlink r:id="rId14" w:history="1"/>
+                            <w:r>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidRPr="00034F36">
+                              <w:rPr>
+                                <w:lang w:val="es-PE"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://creativecommons.org/licenses/by/4.0/"</w:instrText>
+                            </w:r>
+                            <w:r>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                            <w:r>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
                             <w:r w:rsidRPr="00C9590B">
                               <w:rPr>
                                 <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5882F958" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rStyle w:val="Hipervnculo"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F0084">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="es-PE"/>
                               </w:rPr>
                               <w:t>Esta obra está bajo una </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId15" w:history="1">
+                            <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="001F0084">
                                 <w:rPr>
                                   <w:rStyle w:val="Hipervnculo"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="es-PE"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Licencia Creative </w:t>
-[...19 lines deleted...]
-                                <w:t xml:space="preserve"> Atribución 4.0 Internacional.</w:t>
+                                <w:t>Licencia Creative Commons Atribución 4.0 Internacional.</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00C9590B">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="33A47AEA" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rStyle w:val="Hipervnculo"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
@@ -984,823 +879,954 @@
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002E7D68">
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14BE6E17" wp14:editId="68922319">
                             <wp:extent cx="629392" cy="223487"/>
                             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                             <wp:docPr id="14" name="Imagen 14" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
                               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="img-cc" descr="https://www.redalyc.org/journal/img/OPENACCESBY.png">
-                                      <a:hlinkClick r:id="rId7"/>
+                                      <a:hlinkClick r:id="rId11"/>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="646248" cy="229472"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
-                      <w:hyperlink r:id="rId16" w:history="1"/>
+                      <w:r>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidRPr="00034F36">
+                        <w:rPr>
+                          <w:lang w:val="es-PE"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://creativecommons.org/licenses/by/4.0/"</w:instrText>
+                      </w:r>
+                      <w:r>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
                       <w:r w:rsidRPr="00C9590B">
                         <w:rPr>
                           <w:rFonts w:ascii="OpenSans-Regular" w:hAnsi="OpenSans-Regular"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5882F958" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rStyle w:val="Hipervnculo"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001F0084">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="es-PE"/>
                         </w:rPr>
                         <w:t>Esta obra está bajo una </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId17" w:history="1">
+                      <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="001F0084">
                           <w:rPr>
                             <w:rStyle w:val="Hipervnculo"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="es-PE"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">Licencia Creative </w:t>
-[...19 lines deleted...]
-                          <w:t xml:space="preserve"> Atribución 4.0 Internacional.</w:t>
+                          <w:t>Licencia Creative Commons Atribución 4.0 Internacional.</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00C9590B">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="33A47AEA" w14:textId="77777777" w:rsidR="00D026B0" w:rsidRPr="00C9590B" w:rsidRDefault="00D026B0" w:rsidP="00D026B0">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rStyle w:val="Hipervnculo"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00B66255" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B66255" w:rsidRPr="005A1AD4">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Título</w:t>
+        <w:t>español</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B66255" w:rsidRPr="005A1AD4">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F375E" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F375E" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C57DB9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, negritas,</w:t>
+      </w:r>
+      <w:r w:rsidR="0041037A" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57DB9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C57DB9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ptos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E71F39" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, no exceder las 15 palabras</w:t>
+      </w:r>
       <w:r w:rsidR="00B66255" w:rsidRPr="005A1AD4">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>español</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE2C698" w14:textId="77777777" w:rsidR="003C1094" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="003C1094">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Título en inglés (</w:t>
       </w:r>
       <w:r w:rsidR="001F375E" w:rsidRPr="005A1AD4">
         <w:rPr>
           <w:b/>
+          <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>, negritas, cursiva, 18 ptos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E97D73" w14:textId="77777777" w:rsidR="00E003FC" w:rsidRPr="005A1AD4" w:rsidRDefault="00E003FC" w:rsidP="00E003FC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327E8284" w14:textId="77777777" w:rsidR="003C1094" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="003C1094">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre y apellidos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00141B17">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-1111-2222-3333"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00141B17">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>0000-1111-2222-3333</w:t>
+      </w:r>
+      <w:r w:rsidR="00141B17">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y apellidos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B0D1D" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-1111-2222-3333"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007B0D1D" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>0000-1111-2222-3333</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y apellidos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B0D1D" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-1111-2222-3333"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007B0D1D" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>0000-1111-2222-3333</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0D1D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00141B17" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:rStyle w:val="ORCID"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001F375E" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F375E" w:rsidRPr="005A1AD4">
         <w:rPr>
           <w:b/>
-          <w:iCs/>
-[...2 lines deleted...]
-          <w:lang w:val="es-MX"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C57DB9" w:rsidRPr="005A1AD4">
-[...15 lines deleted...]
-          <w:lang w:val="es-MX"/>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, negritas, 11ptos.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4BD9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El autor para correspondencia no tiene que ser necesariamente el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4BD9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>primero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4BD9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero si debe ser solo uno. El número entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00244" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>corchetes</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4BD9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es el ORCID ID de cada autor, en caso de no tener se debe eliminar junto con los </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00244" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>corchetes</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4BD9" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Se recomienda que cada autor tenga su ORCID ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A61BE59" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="001D268F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C57DB9" w:rsidRPr="005A1AD4">
-[...53 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A1AD4">
         <w:rPr>
-          <w:b/>
-[...18 lines deleted...]
-      </w:r>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Afiliación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A1AD4">
         <w:rPr>
-          <w:b/>
-[...52 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institucional completa. Dirección postal. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:usuario@dominio.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>usuario@dominio.com</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D01F3E" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="001D268F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Afiliación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institucional completa. Dirección postal. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:usuario@dominio.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>]</w:t>
-      </w:r>
+        <w:t>usuario@dominio.com</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154B6F3C" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="001D268F">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005A1AD4">
         <w:rPr>
-          <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="005A1AD4">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Afiliación institucional completa. Dirección postal. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:usuario@dominio.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003E2B55" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>usuario@dominio.com</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2B55">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F6FEE2" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="00103533">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527580" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>utor para correspondencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00527580" w:rsidRPr="005A1AD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00527580">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00527580" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:usuario@dominio.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00527580">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00527580" w:rsidRPr="007B0D1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...339 lines deleted...]
-      </w:hyperlink>
+        <w:t>usuario@dominio.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00527580">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="639CCC69" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="00103533">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="115ACDB6" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="00E87356">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6392725E" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="005A1AD4" w:rsidRDefault="00B66255" w:rsidP="00E87356">
@@ -2963,59 +2989,68 @@
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00256DE7" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se d</w:t>
       </w:r>
       <w:r w:rsidR="00A561DE" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>escribe</w:t>
       </w:r>
       <w:r w:rsidR="009A5117" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el diseño de la </w:t>
+        <w:t xml:space="preserve"> el diseño de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A5117" w:rsidRPr="009C14EB">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="00662421" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>misma</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009A5117" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00662421" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="009A5117" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>explic</w:t>
       </w:r>
       <w:r w:rsidR="00A561DE" w:rsidRPr="009C14EB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
@@ -3413,51 +3448,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4507E1A3" w14:textId="77777777" w:rsidR="00AE1C83" w:rsidRPr="009C14EB" w:rsidRDefault="00311909" w:rsidP="009C14EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="007EC6DE" wp14:editId="1A9FEF0B">
             <wp:extent cx="3869872" cy="2204358"/>
             <wp:effectExtent l="0" t="0" r="16510" b="5715"/>
             <wp:docPr id="3" name="Chart 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId25"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A67F358" w14:textId="77777777" w:rsidR="00AE1C83" w:rsidRPr="009C14EB" w:rsidRDefault="00AE1C83" w:rsidP="009C14EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C14EB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 1. El título de las figuras se colocará en la parte inferior, centrado, utilizando numeración secuencial según el orden en que aparecen en el trabajo </w:t>
       </w:r>
       <w:r w:rsidRPr="009C14EB">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4765,446 +4800,697 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nombre completo del Autor 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE76BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE76BF">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/conceptualization" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Conceptualización</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/investigation" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/methodology" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/software" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/validation" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Validación</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/writing-original-draft" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Redacción - borrador original</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE76BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nombre Completo del Autor 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE76BF">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      </w:hyperlink>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/conceptualization" \t "_blank"</w:instrText>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...82 lines deleted...]
-      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Conceptualización</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/investigation" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/methodology" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/formal-analysis/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Análisis formal</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/resources/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Recursos</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/visualization/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1435">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Visualización</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/supervision/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE76BF">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Supervisión</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/project-administration/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1435">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Administración de proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/funding-acquisition/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1435">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Adquisición de fondos</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
-        <w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/data-curation/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1435">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:iCs/>
           <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Curación de datos</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://credit.niso.org/contributor-roles/writing-review-editing/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1435">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Escritura, revisión y edición</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E37110A" w14:textId="26831AB2" w:rsidR="00B66255" w:rsidRDefault="00B66255" w:rsidP="009C14EB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C02CC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419574F0" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00D00244" w:rsidP="00AD1377">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00244">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>En el cuerpo del artículo se deben citar las referencias de acuerdo al manual de estilo IEEE (</w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">En el cuerpo del artículo se deben citar las referencias </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D00244">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de acuerdo al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D00244">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manual de estilo IEEE (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62BF5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C62BF5" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C62BF5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C62BF5" w:rsidRPr="00B8424C">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62BF5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00D00244">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">). A continuación de la frase citada se utiliza una numeración secuencial dentro de corchetes, después de un espacio, en la misma línea de texto y antes de cualquier tipo de puntuación. Cada número se corresponde con una referencia que contenga información de la fuente citada. </w:t>
       </w:r>
       <w:r w:rsidR="00AD1377" w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Las citas están numeradas en el orden en que aparecen. Una vez que se ha citado una fuente, se utiliza el mismo número en todas las referencias posteriores en el informe. No se hace distinción entre fuentes electrónicas e impresas, excepto en los detalles de referencia de la cita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB3FFE5" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="007B0D1D" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="auto"/>
@@ -5288,312 +5574,309 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La teoría fue planteado por primera vez en </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1987 [1].”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554F26FE" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve">“Scholtz [2] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ha sugerido …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5897B5CA" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1377">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Por ejemplo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Scholtz</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ver</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [2] </w:t>
+        <w:t xml:space="preserve"> [7].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F25E637" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1377">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>ha sugerido …</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Varios estudios</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t xml:space="preserve"> [3, 4, 15, 22] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Por ejemplo</w:t>
+        <w:t>han sugerido que …</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-      </w:r>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFDB208" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>ver</w:t>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [7].”</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>o es necesario escribir “en la referencia [2]”. Simplemente escriba “en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>[2]”.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Varios estudios</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [3, 4, 15, 22] </w:t>
+        <w:t xml:space="preserve">El método preferido para citar más de una fuente a la vez es enumerar cada referencia en sus propios corchetes, luego separarlos con una coma o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>han sugerido que …</w:t>
+        <w:t>guion</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA3C5E1" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>o es necesario escribir “en la referencia [2]”. Simplemente escriba “en</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>[1], [3], [5]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEB3502" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[2]”.</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>[1] – [5]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095D79A1" w14:textId="77777777" w:rsidR="00AD1377" w:rsidRPr="00BC39C7" w:rsidRDefault="00AD1377" w:rsidP="00AD1377">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620FB82E" w14:textId="77777777" w:rsidR="00C62BF5" w:rsidRDefault="00C62BF5" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Los siguientes ejemplos muestran el formato para una variedad de fuentes electrónicas e impresas. Estas citas son las de mayor uso</w:t>
       </w:r>
       <w:r w:rsidR="00BC39C7" w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el listado completo puede encontrarse en </w:t>
       </w:r>
       <w:r w:rsidR="00BC39C7" w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00BC39C7">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BC39C7" w:rsidRPr="00034F36">
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC39C7">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BC39C7" w:rsidRPr="00AD1377">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC39C7">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00BC39C7" w:rsidRPr="00AD1377">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10199A60" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41440A4D" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -5651,87 +5934,102 @@
       <w:r w:rsidRPr="007B0D1D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Article in Online Encyclopedia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F5DAA2" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] D. Ince, “Acoustic coupler,” in A Dictionary of the Internet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oxford University Press, [online document ], 2001. Available: Oxford Reference Online, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId45" w:history="1">
+        <w:t xml:space="preserve">Oxford University Press, [online </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>document ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001. Available: Oxford Reference Online, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B8424C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.oxfordreference.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[Accessed: May 24, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD135EC" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Journal Article Abstract (accessed from online database)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210E53A3" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] M. T. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Kimour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC39C7">
@@ -5770,120 +6068,128 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Abstract]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ava </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ilable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: ProQuest, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BC39C7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.umi.com/proquest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. [Accessed November 12, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAB50D5" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Journal Article in Scholarly Journal (published free of charge on the Internet)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7048D331" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[2] A. Altun, “Understanding hypertext in the context of reading on the web: Language learners’ experience,” Current Issues in Education, vol. 6, no. 12,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">July, 2005. </w:t>
+        <w:t>July,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online serial]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BC39C7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://cie.ed.asu.edu/volume6/number12/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed Dec. 2, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DAFA82" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -5902,51 +6208,51 @@
     <w:p w14:paraId="4FC922DE" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[3] C. Wilson-Clark, “Computers ranked as key literacy,” The Atlanta Journal Constitution, para. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3, March 29, 2007. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online], Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B8424C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.thewest.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed Sept. 18, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724B9016" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -5971,51 +6277,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] European Telecommunications Standards Institute, “Digital Video Broadcasting (DVB): Implementation guide for DVB terrestrial services; transmission aspects,” European Telecommunications Standards Institute, ETSI-TR-101, 2007. </w:t>
       </w:r>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00311909">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.etsi.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. [Accessed: Nov. 12, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F1BBA7" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
@@ -6034,51 +6340,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909" w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] J. Geralds, “Sega Ends Production of Dreamcast,” vnunet.com, para. 2, Jan. 31, 2007. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="002E3E29">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://nli.vnunet.com/news/1116995</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. [Accessed Sept. 12, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BB62DF" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
@@ -6095,59 +6401,73 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909" w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] G. Sussman, “Home Page-Dr. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gerald Sussman,” July, 2002. </w:t>
+        <w:t xml:space="preserve">Gerald Sussman,” </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E3E29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>July,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E3E29">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2002. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Online]. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00BC39C7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>http://www.comm.edu.faculty/sussman/sussmanpage.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. [Accessed Nov. 14, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5531A479" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="007B0D1D" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0D1D">
         <w:rPr>
@@ -6209,55 +6529,63 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] G. G. Gavin, “Climbing and limb torsion #3387,” USENET: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>sci.climb.torsion</w:t>
+        <w:t>sci.climb</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.torsion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, August 19, 2007. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[Accessed December 4, 2007].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABCA7C9" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
@@ -6310,50 +6638,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Computer Game</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E8F596" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909" w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] The Hobbit: The prelude to the Lord of the Rings. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[CD-ROM]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>United Kingdom: Vivendi Universal Games, 2003.</w:t>
@@ -6892,80 +7221,95 @@
       </w:r>
       <w:r w:rsidR="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] K. Kimura and A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lipeles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, “Fuzzy controller component,” U. S. Patent 14, 860,040, 14 Dec., 2006.</w:t>
+        <w:t xml:space="preserve">, “Fuzzy controller component,” U. S. Patent 14, 860,040, 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Dec.,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC39C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABCAAEE" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="002E3E29" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3E29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Data Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F65B48" w14:textId="77777777" w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidRDefault="00BC39C7" w:rsidP="00BC39C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00311909">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>] Texas Instruments, “High speed CMOS logic analog multiplexers/demultiplexers,” 74HC4051 datasheet, Nov. 1997 [Revised Sept.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2002].</w:t>
@@ -7394,356 +7738,341 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1] B. Metcalfe, “The numbers show how slowly the Internet runs today,” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Infoworld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC39C7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, 30 Sep., p. 34, 2006.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC39C7" w:rsidRPr="00BC39C7" w:rsidSect="003B0605">
-      <w:headerReference w:type="default" r:id="rId52"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2160" w:right="680" w:bottom="2160" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C141E5B" w14:textId="77777777" w:rsidR="00931923" w:rsidRDefault="00931923">
+    <w:p w14:paraId="714545D9" w14:textId="77777777" w:rsidR="00485DE1" w:rsidRDefault="00485DE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F45111" w14:textId="77777777" w:rsidR="00931923" w:rsidRDefault="00931923">
+    <w:p w14:paraId="480EC705" w14:textId="77777777" w:rsidR="00485DE1" w:rsidRDefault="00485DE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans-Regular">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A5AE28A" w14:textId="77777777" w:rsidR="00B66255" w:rsidRDefault="009F6E0B" w:rsidP="00B66255">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DB4CBF">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="00B66255">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BB16C19" w14:textId="77777777" w:rsidR="00B66255" w:rsidRDefault="00B66255" w:rsidP="00B66255">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76E526FD" w14:textId="35053895" w:rsidR="00B66255" w:rsidRPr="002E3E29" w:rsidRDefault="009F6E0B" w:rsidP="00B66255">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DB4CBF" w:rsidRPr="002E3E29">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="00B66255" w:rsidRPr="002E3E29">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:instrText xml:space="preserve">  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D026B0">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
         <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5015ABAC" w14:textId="77777777" w:rsidR="000D3AD6" w:rsidRDefault="0057629C" w:rsidP="000D3AD6">
-[...13 lines deleted...]
-  </w:p>
   <w:p w14:paraId="6A67D7BF" w14:textId="77777777" w:rsidR="00B66255" w:rsidRDefault="000D3AD6" w:rsidP="00141B17">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A3161">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidad </w:t>
     </w:r>
     <w:r w:rsidR="00141B17">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>La Salle, Arequipa, Perú</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2CCCBAAA" w14:textId="221B570E" w:rsidR="00141B17" w:rsidRPr="00141B17" w:rsidRDefault="00000000" w:rsidP="00141B17">
+  <w:p w14:paraId="2CCCBAAA" w14:textId="221B570E" w:rsidR="00141B17" w:rsidRPr="00141B17" w:rsidRDefault="003D183C" w:rsidP="00141B17">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="003D183C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>facin.innosoft@ulasalle.edu.pe</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00141B17">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="068A6887" w14:textId="77777777" w:rsidR="00931923" w:rsidRDefault="00931923">
+    <w:p w14:paraId="44CC4A0D" w14:textId="77777777" w:rsidR="00485DE1" w:rsidRDefault="00485DE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4451AD4E" w14:textId="77777777" w:rsidR="00931923" w:rsidRDefault="00931923">
+    <w:p w14:paraId="2C40599A" w14:textId="77777777" w:rsidR="00485DE1" w:rsidRDefault="00485DE1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B7A1006" w14:textId="77777777" w:rsidR="00B6542F" w:rsidRDefault="00B6542F" w:rsidP="00B6542F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003616CF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista </w:t>
     </w:r>
     <w:r w:rsidR="00F7294C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Innovación y Software</w:t>
     </w:r>
@@ -7860,92 +8189,92 @@
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Pág. x-y</w:t>
     </w:r>
     <w:r w:rsidR="00B6542F" w:rsidRPr="003616CF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A603896" w14:textId="77777777" w:rsidR="00B6542F" w:rsidRDefault="00000000" w:rsidP="00B6542F">
+  <w:p w14:paraId="2A603896" w14:textId="77777777" w:rsidR="00B6542F" w:rsidRDefault="0057629C" w:rsidP="00B6542F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="0057629C" w:rsidRPr="003E6948">
+      <w:r w:rsidRPr="003E6948">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>https://revistas.ulasalle.edu.pe/innosoft</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00F7294C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="48678CDC" w14:textId="77777777" w:rsidR="00B66255" w:rsidRPr="00B27AD7" w:rsidRDefault="00B66255" w:rsidP="00B27AD7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06051AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB226F80"/>
     <w:lvl w:ilvl="0" w:tplc="000F040A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0019040A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="001B040A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9122,91 +9451,92 @@
   <w:num w:numId="4" w16cid:durableId="1111169372">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1339893651">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="696930353">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1368486758">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="30808027">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1822454382">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="863207181">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00963EF0"/>
     <w:rsid w:val="00013571"/>
+    <w:rsid w:val="00034F36"/>
     <w:rsid w:val="00042D74"/>
     <w:rsid w:val="00053E67"/>
     <w:rsid w:val="00060CEC"/>
     <w:rsid w:val="000618F6"/>
+    <w:rsid w:val="000774D3"/>
     <w:rsid w:val="00080AC2"/>
     <w:rsid w:val="000A20DE"/>
     <w:rsid w:val="000B0043"/>
     <w:rsid w:val="000B5A58"/>
     <w:rsid w:val="000D3AD6"/>
     <w:rsid w:val="000D57D7"/>
     <w:rsid w:val="00103533"/>
     <w:rsid w:val="00135AAD"/>
     <w:rsid w:val="00141B17"/>
     <w:rsid w:val="00143A0B"/>
     <w:rsid w:val="0016041A"/>
     <w:rsid w:val="00176A0C"/>
     <w:rsid w:val="00197BE6"/>
     <w:rsid w:val="001B2D5D"/>
     <w:rsid w:val="001D268F"/>
     <w:rsid w:val="001E2AC6"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F7862"/>
     <w:rsid w:val="00227174"/>
     <w:rsid w:val="002273B7"/>
     <w:rsid w:val="00256DE7"/>
     <w:rsid w:val="00261536"/>
     <w:rsid w:val="00270196"/>
     <w:rsid w:val="00280CAF"/>
     <w:rsid w:val="00283F8D"/>
@@ -9224,50 +9554,51 @@
     <w:rsid w:val="00315B48"/>
     <w:rsid w:val="003249F0"/>
     <w:rsid w:val="003306C8"/>
     <w:rsid w:val="00332DF3"/>
     <w:rsid w:val="0038337B"/>
     <w:rsid w:val="003A1435"/>
     <w:rsid w:val="003A374B"/>
     <w:rsid w:val="003A7493"/>
     <w:rsid w:val="003B0605"/>
     <w:rsid w:val="003C1094"/>
     <w:rsid w:val="003D06E6"/>
     <w:rsid w:val="003D183C"/>
     <w:rsid w:val="003E05C6"/>
     <w:rsid w:val="003E2B55"/>
     <w:rsid w:val="003E4F4D"/>
     <w:rsid w:val="003E6E50"/>
     <w:rsid w:val="003F0793"/>
     <w:rsid w:val="003F6BF5"/>
     <w:rsid w:val="0041037A"/>
     <w:rsid w:val="00411D22"/>
     <w:rsid w:val="004124D9"/>
     <w:rsid w:val="00417210"/>
     <w:rsid w:val="00420E1B"/>
     <w:rsid w:val="00446D2E"/>
     <w:rsid w:val="00460898"/>
+    <w:rsid w:val="00485DE1"/>
     <w:rsid w:val="00490524"/>
     <w:rsid w:val="004A3967"/>
     <w:rsid w:val="004A4583"/>
     <w:rsid w:val="004A7D51"/>
     <w:rsid w:val="004C3D39"/>
     <w:rsid w:val="004C6561"/>
     <w:rsid w:val="004D1CDC"/>
     <w:rsid w:val="004F4BCB"/>
     <w:rsid w:val="004F51EB"/>
     <w:rsid w:val="0052652A"/>
     <w:rsid w:val="00526C60"/>
     <w:rsid w:val="00527580"/>
     <w:rsid w:val="0053463C"/>
     <w:rsid w:val="00535C10"/>
     <w:rsid w:val="00536770"/>
     <w:rsid w:val="00544847"/>
     <w:rsid w:val="00545C34"/>
     <w:rsid w:val="0056321C"/>
     <w:rsid w:val="0057629C"/>
     <w:rsid w:val="005A1AD4"/>
     <w:rsid w:val="00601741"/>
     <w:rsid w:val="006068EA"/>
     <w:rsid w:val="00611FF7"/>
     <w:rsid w:val="006228DE"/>
     <w:rsid w:val="006244E1"/>
@@ -9404,59 +9735,59 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-419"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="22F3B126"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{03A4AB23-B163-434C-8A2F-8DD1D3133323}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="es-419" w:eastAsia="es-419" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -9941,130 +10272,130 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F7294C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ORCID">
     <w:name w:val="ORCID"/>
     <w:rsid w:val="00141B17"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="00D00244"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00D00244"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="000B5A58"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FE76BF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C9590B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="689795237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1182166001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purl.org/42411/sX/aXX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-1111-2222-3333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/conceptualization" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:usuario@dominio.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/methodology" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cie.ed.asu.edu/volume6/number12/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nli.vnunet.com/news/1116995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/software" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48168/innosoft.sXX.aXXX" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:usuario@dominio.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/conceptualization" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordreference.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-1111-2222-3333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/writing-original-draft" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:usuario@dominio.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/investigation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/validation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thewest.com.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comm.edu.faculty/sussman/sussmanpage.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n2t.net/ark:/42411/sX/aXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/investigation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umi.com/proquest/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-1111-2222-3333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:usuario@dominio.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/methodology" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsi.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cie.ed.asu.edu/volume6/number12/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nli.vnunet.com/news/1116995" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n2t.net/ark:/42411/sX/aXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umi.com/proquest/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordreference.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsi.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thewest.com.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comm.edu.faculty/sussman/sussmanpage.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:facin.innosoft@ulasalle.edu.pe" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ulasalle.edu.pe/innosoft" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Serie%20Cientifica\Regados\Plantilla_SC.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -10508,58 +10839,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-419"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-419"/>
     </a:p>
@@ -11391,82 +11722,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla_SC.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2715</Words>
-  <Characters>14934</Characters>
+  <Words>2705</Words>
+  <Characters>14879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
+  <Lines>123</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17614</CharactersWithSpaces>
+  <CharactersWithSpaces>17549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>7077950</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.comm.edu.faculty/sussman/sussmanpage.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063289</vt:i4>
       </vt:variant>
       <vt:variant>